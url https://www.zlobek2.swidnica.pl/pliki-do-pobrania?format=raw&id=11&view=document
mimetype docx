--- v0 (2025-10-17)
+++ v1 (2026-04-21)
@@ -1,2048 +1,1106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+    <w:p w14:paraId="68DC4FC5" w14:textId="77777777" w:rsidR="00812E5C" w:rsidRDefault="00812E5C" w:rsidP="00812E5C">
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:bidi="en-US"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00484744">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="FFC000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E8DD370" wp14:editId="01F55C56">
+            <wp:extent cx="2286000" cy="547228"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+            <wp:docPr id="2" name="Obraz 2" descr="C:\Users\User\Desktop\logo.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Obraz 2" descr="C:\Users\User\Desktop\logo.jpg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2294400" cy="549239"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+    <w:p w14:paraId="66ED34A5" w14:textId="77777777" w:rsidR="00812E5C" w:rsidRPr="00BE66A2" w:rsidRDefault="00812E5C" w:rsidP="00812E5C">
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...10 lines deleted...]
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="6372"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:bidi="en-US"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B571DA">
+      <w:r w:rsidRPr="00842838">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:bidi="en-US"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>Załącznik nr 1 do  regulaminu rekrutacji</w:t>
+        <w:t>Załącznik</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE66A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>regulaminu rekrutacji</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+    <w:p w14:paraId="3509965A" w14:textId="77777777" w:rsidR="00812E5C" w:rsidRDefault="00812E5C" w:rsidP="00812E5C">
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:bidi="en-US"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+    <w:p w14:paraId="4BD9D090" w14:textId="10F780FB" w:rsidR="00812E5C" w:rsidRPr="00842838" w:rsidRDefault="00812E5C" w:rsidP="00812E5C">
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:bidi="en-US"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B571DA">
+      <w:r w:rsidRPr="00842838">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:bidi="en-US"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>HARMONOGRAM REKRUTACJI                                                          DO ŻŁOBKA MIEJSKIEGO NR 2                                                       W ŚWIDNICY NA ROK 2023/2024</w:t>
+        <w:t xml:space="preserve">HARMONOGRAM REKRUTACJI </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842838">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>DO ŻŁOBKA MIEJSKIEGO NR 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       W ŚWIDNICY NA ROK 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0063706B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="0063706B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+    <w:p w14:paraId="7E23044B" w14:textId="77777777" w:rsidR="00812E5C" w:rsidRDefault="00812E5C" w:rsidP="00812E5C">
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:bidi="en-US"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4530"/>
         <w:gridCol w:w="4532"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidTr="00D2453C">
+      <w:tr w:rsidR="00812E5C" w14:paraId="00015AFE" w14:textId="77777777" w:rsidTr="008C7B74">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+          <w:p w14:paraId="2068A53D" w14:textId="77777777" w:rsidR="00812E5C" w:rsidRPr="00C244FE" w:rsidRDefault="00812E5C" w:rsidP="008C7B74">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B571DA">
+            <w:r w:rsidRPr="00C244FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>RODZAJ CZYNNOŚCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+          <w:p w14:paraId="6997CF87" w14:textId="77777777" w:rsidR="00812E5C" w:rsidRPr="00C244FE" w:rsidRDefault="00812E5C" w:rsidP="008C7B74">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B571DA">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00C244FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>TERMINY W POSTĘPOWANIU REKRUTACYJNYM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidTr="00D2453C">
+      <w:tr w:rsidR="00812E5C" w:rsidRPr="009A75C3" w14:paraId="2298EA16" w14:textId="77777777" w:rsidTr="008C7B74">
         <w:trPr>
           <w:trHeight w:val="1968"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+          <w:p w14:paraId="4F0C79CB" w14:textId="77777777" w:rsidR="00812E5C" w:rsidRDefault="00812E5C" w:rsidP="008C7B74">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...188 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Rodzice/prawni opiekunowie pobierają wniosek wraz z dokumentami w sekretariacie lub u dyrektora żłobka</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+          <w:p w14:paraId="2CA95171" w14:textId="77777777" w:rsidR="00812E5C" w:rsidRPr="00C244FE" w:rsidRDefault="00812E5C" w:rsidP="008C7B74">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...44 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zwrot wypełnionych wniosków</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+          <w:p w14:paraId="76A62494" w14:textId="00153597" w:rsidR="00812E5C" w:rsidRPr="00DE5496" w:rsidRDefault="00812E5C" w:rsidP="008C7B74">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B571DA">
-[...66 lines deleted...]
-              <w:t>. 8.00</w:t>
+            <w:r w:rsidRPr="00DE5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">od </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>kwietnia 202</w:t>
+            </w:r>
+            <w:r w:rsidR="0063706B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> roku od godz. 8.00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+          <w:p w14:paraId="5ED63B5F" w14:textId="75D62D16" w:rsidR="00812E5C" w:rsidRDefault="00812E5C" w:rsidP="008C7B74">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B571DA">
-[...66 lines deleted...]
-              <w:t>. 15.00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>do 30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>kwietnia 202</w:t>
+            </w:r>
+            <w:r w:rsidR="0063706B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> roku do godz. 15.00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+          <w:p w14:paraId="5BB0A438" w14:textId="0EC4CDB7" w:rsidR="00812E5C" w:rsidRPr="00C244FE" w:rsidRDefault="00812E5C" w:rsidP="008C7B74">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B571DA">
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> 14.00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Do 06.05.202</w:t>
+            </w:r>
+            <w:r w:rsidR="0063706B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do godziny 14.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidTr="00D2453C">
+      <w:tr w:rsidR="00812E5C" w:rsidRPr="00156337" w14:paraId="63752EDA" w14:textId="77777777" w:rsidTr="008C7B74">
         <w:trPr>
           <w:trHeight w:val="2110"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+          <w:p w14:paraId="5F591D7D" w14:textId="77777777" w:rsidR="00812E5C" w:rsidRDefault="00812E5C" w:rsidP="008C7B74">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...134 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Komisja rekrutacyjna prowadzi postępowanie rekrutacyjne wg przyjętych zasad</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+          <w:p w14:paraId="78CD39E5" w14:textId="77777777" w:rsidR="00812E5C" w:rsidRPr="00C244FE" w:rsidRDefault="00812E5C" w:rsidP="008C7B74">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+          <w:p w14:paraId="7432FF33" w14:textId="45C0CF37" w:rsidR="00812E5C" w:rsidRPr="00DE5496" w:rsidRDefault="00812E5C" w:rsidP="008C7B74">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B571DA">
-[...38 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>13-15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>maja 202</w:t>
+            </w:r>
+            <w:r w:rsidR="0063706B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> roku</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidTr="00D2453C">
+      <w:tr w:rsidR="00812E5C" w:rsidRPr="00156337" w14:paraId="4A851D10" w14:textId="77777777" w:rsidTr="008C7B74">
         <w:trPr>
           <w:trHeight w:val="1970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+          <w:p w14:paraId="21934D9E" w14:textId="77777777" w:rsidR="00812E5C" w:rsidRDefault="00812E5C" w:rsidP="008C7B74">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...213 lines deleted...]
-              <w:t>.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Komisja rekrutacyjna ogłasza listę osób zakwalifikowanych i niezakwalifikowanych do żłobka, na tablicy ogłoszeń.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+          <w:p w14:paraId="2B1579DF" w14:textId="77777777" w:rsidR="00812E5C" w:rsidRPr="00C244FE" w:rsidRDefault="00812E5C" w:rsidP="008C7B74">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+          <w:p w14:paraId="71F120D2" w14:textId="2440EBC3" w:rsidR="00812E5C" w:rsidRPr="00DE5496" w:rsidRDefault="00812E5C" w:rsidP="008C7B74">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B571DA">
-[...66 lines deleted...]
-              <w:t>. 09.00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>maja 202</w:t>
+            </w:r>
+            <w:r w:rsidR="0063706B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>rok, godz. 0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidTr="00D2453C">
+      <w:tr w:rsidR="00812E5C" w:rsidRPr="00EF2B2C" w14:paraId="12B93661" w14:textId="77777777" w:rsidTr="008C7B74">
         <w:trPr>
           <w:trHeight w:val="2679"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+          <w:p w14:paraId="6FB8C38E" w14:textId="77777777" w:rsidR="00812E5C" w:rsidRDefault="00812E5C" w:rsidP="008C7B74">
             <w:pPr>
-              <w:spacing w:after="200"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...134 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Rodzice kandydatów zakwalifikowanych podpisują umowę korzystania z usług żłobka</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+          <w:p w14:paraId="1E330923" w14:textId="77777777" w:rsidR="00812E5C" w:rsidRDefault="00812E5C" w:rsidP="008C7B74">
             <w:pPr>
-              <w:spacing w:after="200"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B571DA">
-[...131 lines deleted...]
-              <w:t xml:space="preserve"> 5</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>w siedzibie Żłobka Miejskiego nr 2 ul. Galla Anonima 5</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+          <w:p w14:paraId="26F24295" w14:textId="77777777" w:rsidR="00812E5C" w:rsidRPr="00C244FE" w:rsidRDefault="00812E5C" w:rsidP="008C7B74">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+          <w:p w14:paraId="36F110D1" w14:textId="5E98851F" w:rsidR="00812E5C" w:rsidRDefault="00812E5C" w:rsidP="008C7B74">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B571DA">
-[...146 lines deleted...]
-              <w:t>. 14.00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>od 27 maja 202</w:t>
+            </w:r>
+            <w:r w:rsidR="0063706B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> roku, od godz. 8.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do 29 maja 202</w:t>
+            </w:r>
+            <w:r w:rsidR="0063706B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> roku do godz. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>4.00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B571DA" w:rsidRPr="00B571DA" w:rsidRDefault="00B571DA" w:rsidP="00B571DA">
+          <w:p w14:paraId="591EEEBA" w14:textId="77777777" w:rsidR="00812E5C" w:rsidRPr="00DE5496" w:rsidRDefault="00812E5C" w:rsidP="008C7B74">
             <w:pPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...137 lines deleted...]
-              <w:t>.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Niepodpisanie umowy skutkuje skreśleniem dziecka z listy przyjętych.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0009455F" w:rsidRDefault="0009455F"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId4"/>
+    <w:p w14:paraId="6667F4C9" w14:textId="77777777" w:rsidR="00812E5C" w:rsidRDefault="00812E5C" w:rsidP="00812E5C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00812E5C">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="851" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...65 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="106"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B571DA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B571DA"/>
+    <w:rsidRoot w:val="00424318"/>
+    <w:rsid w:val="00031A44"/>
+    <w:rsid w:val="002147DC"/>
+    <w:rsid w:val="00424318"/>
+    <w:rsid w:val="0063706B"/>
+    <w:rsid w:val="00812E5C"/>
+    <w:rsid w:val="009F528B"/>
+    <w:rsid w:val="00AD52E0"/>
+    <w:rsid w:val="00FF71DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0C88D898"/>
+  <w14:docId w14:val="7A84C7DC"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{6D4C8C9D-48F9-417C-9862-17B89E75AA9F}"/>
+  <w15:docId w15:val="{8A95A68C-BE43-43A7-A5D1-892FC64E713C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2370,148 +1428,128 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00424318"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US" w:bidi="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00B571DA"/>
+    <w:rsid w:val="00424318"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:bidi="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek">
-[...26 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2735,70 +1773,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>906</Characters>
+  <Pages>1</Pages>
+  <Words>150</Words>
+  <Characters>903</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1055</CharactersWithSpaces>
+  <CharactersWithSpaces>1051</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Użytkownik systemu Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>